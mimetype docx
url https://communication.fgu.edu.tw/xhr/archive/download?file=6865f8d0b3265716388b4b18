--- v0 (2026-05-03)
+++ v1 (2026-06-18)
@@ -3681,81 +3681,83 @@
       </w:r>
       <w:r w:rsidRPr="00F4769F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>長：</w:t>
       </w:r>
       <w:r w:rsidRPr="00F4769F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="009341F0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>趙涵捷</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="62EFF817" w14:textId="20DB8B72" w:rsidR="00BA3E41" w:rsidRPr="00BA3E41" w:rsidRDefault="00363B8C" w:rsidP="00AC12DF">
+    <w:p w14:paraId="62EFF817" w14:textId="58986AE8" w:rsidR="00BA3E41" w:rsidRPr="00BA3E41" w:rsidRDefault="00363B8C" w:rsidP="00AC12DF">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:right="960"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>傳播學系主任</w:t>
       </w:r>
       <w:r w:rsidR="00BA3E41">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00583EC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>牛隆光</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="36C72DD3" w14:textId="2E2938F3" w:rsidR="00A01889" w:rsidRPr="00F4769F" w:rsidRDefault="00A01889" w:rsidP="00AC12DF">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:right="960"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F4769F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>地　址：</w:t>
       </w:r>
       <w:r w:rsidRPr="00F4769F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -4038,58 +4040,58 @@
         </w:rPr>
         <w:t xml:space="preserve">　　</w:t>
       </w:r>
       <w:r w:rsidRPr="00F4769F">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>日</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:sectPr w:rsidR="00496AD9" w:rsidRPr="0058501D" w:rsidSect="00866BA5">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="19FD5E82" w14:textId="77777777" w:rsidR="001239E2" w:rsidRDefault="001239E2" w:rsidP="00E90CF1">
+    <w:p w14:paraId="1ABD9FB9" w14:textId="77777777" w:rsidR="00ED3CA6" w:rsidRDefault="00ED3CA6" w:rsidP="00E90CF1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="58CCE359" w14:textId="77777777" w:rsidR="001239E2" w:rsidRDefault="001239E2" w:rsidP="00E90CF1">
+    <w:p w14:paraId="180ED3A5" w14:textId="77777777" w:rsidR="00ED3CA6" w:rsidRDefault="00ED3CA6" w:rsidP="00E90CF1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="標楷體">
     <w:altName w:val="DF Kai Shu"/>
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -4114,58 +4116,58 @@
     <w:charset w:val="88"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="51339AAE" w14:textId="77777777" w:rsidR="001239E2" w:rsidRDefault="001239E2" w:rsidP="00E90CF1">
+    <w:p w14:paraId="62E151CB" w14:textId="77777777" w:rsidR="00ED3CA6" w:rsidRDefault="00ED3CA6" w:rsidP="00E90CF1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="023A4902" w14:textId="77777777" w:rsidR="001239E2" w:rsidRDefault="001239E2" w:rsidP="00E90CF1">
+    <w:p w14:paraId="55A2FE8E" w14:textId="77777777" w:rsidR="00ED3CA6" w:rsidRDefault="00ED3CA6" w:rsidP="00E90CF1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D1D3A1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C144F6B4"/>
     <w:lvl w:ilvl="0" w:tplc="FD1A6582">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1454" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
@@ -5025,50 +5027,51 @@
     <w:rsid w:val="004007BE"/>
     <w:rsid w:val="00414826"/>
     <w:rsid w:val="00433313"/>
     <w:rsid w:val="00434726"/>
     <w:rsid w:val="004424BB"/>
     <w:rsid w:val="004436A9"/>
     <w:rsid w:val="00444D3A"/>
     <w:rsid w:val="004472D7"/>
     <w:rsid w:val="004644C7"/>
     <w:rsid w:val="00465A61"/>
     <w:rsid w:val="00470F6C"/>
     <w:rsid w:val="004866A6"/>
     <w:rsid w:val="00495F4D"/>
     <w:rsid w:val="00496AD9"/>
     <w:rsid w:val="004A033F"/>
     <w:rsid w:val="004B7300"/>
     <w:rsid w:val="004E277B"/>
     <w:rsid w:val="004E6398"/>
     <w:rsid w:val="004F3269"/>
     <w:rsid w:val="004F5EC5"/>
     <w:rsid w:val="005051E8"/>
     <w:rsid w:val="00523D80"/>
     <w:rsid w:val="00564458"/>
     <w:rsid w:val="00577668"/>
     <w:rsid w:val="00582C23"/>
+    <w:rsid w:val="00583EC5"/>
     <w:rsid w:val="0058501D"/>
     <w:rsid w:val="005A0479"/>
     <w:rsid w:val="005A1233"/>
     <w:rsid w:val="005A6647"/>
     <w:rsid w:val="005B3373"/>
     <w:rsid w:val="005C58AC"/>
     <w:rsid w:val="005C7211"/>
     <w:rsid w:val="005D44C1"/>
     <w:rsid w:val="005F43C5"/>
     <w:rsid w:val="005F561C"/>
     <w:rsid w:val="006062B4"/>
     <w:rsid w:val="00631A14"/>
     <w:rsid w:val="006422AF"/>
     <w:rsid w:val="00642F7E"/>
     <w:rsid w:val="00644627"/>
     <w:rsid w:val="00647481"/>
     <w:rsid w:val="00654838"/>
     <w:rsid w:val="006604D1"/>
     <w:rsid w:val="0067038F"/>
     <w:rsid w:val="00685AE9"/>
     <w:rsid w:val="00687E05"/>
     <w:rsid w:val="006D6632"/>
     <w:rsid w:val="006E3E58"/>
     <w:rsid w:val="006E63FD"/>
     <w:rsid w:val="006F3CEA"/>
@@ -5156,50 +5159,51 @@
     <w:rsid w:val="00C9668F"/>
     <w:rsid w:val="00CC6FA0"/>
     <w:rsid w:val="00CD4328"/>
     <w:rsid w:val="00CE2B45"/>
     <w:rsid w:val="00CE47CF"/>
     <w:rsid w:val="00D07379"/>
     <w:rsid w:val="00D219F9"/>
     <w:rsid w:val="00D25B98"/>
     <w:rsid w:val="00D3142D"/>
     <w:rsid w:val="00D35B61"/>
     <w:rsid w:val="00D57C88"/>
     <w:rsid w:val="00DD4056"/>
     <w:rsid w:val="00E11593"/>
     <w:rsid w:val="00E116C7"/>
     <w:rsid w:val="00E31393"/>
     <w:rsid w:val="00E35962"/>
     <w:rsid w:val="00E477E8"/>
     <w:rsid w:val="00E57B7C"/>
     <w:rsid w:val="00E90CF1"/>
     <w:rsid w:val="00E96D96"/>
     <w:rsid w:val="00EA025A"/>
     <w:rsid w:val="00EB5641"/>
     <w:rsid w:val="00EB6D2B"/>
     <w:rsid w:val="00EC7C19"/>
     <w:rsid w:val="00ED0CA5"/>
+    <w:rsid w:val="00ED3CA6"/>
     <w:rsid w:val="00EF09B7"/>
     <w:rsid w:val="00F0145D"/>
     <w:rsid w:val="00F113D3"/>
     <w:rsid w:val="00F155C8"/>
     <w:rsid w:val="00F27D51"/>
     <w:rsid w:val="00F33B99"/>
     <w:rsid w:val="00F4769F"/>
     <w:rsid w:val="00F643EF"/>
     <w:rsid w:val="00F93390"/>
     <w:rsid w:val="00F97605"/>
     <w:rsid w:val="00FA7965"/>
     <w:rsid w:val="00FD658E"/>
     <w:rsid w:val="00FD7010"/>
     <w:rsid w:val="00FE124C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>