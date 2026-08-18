--- v1 (2026-06-18)
+++ v2 (2026-08-18)
@@ -2,69 +2,78 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="3E0BB94E" w14:textId="2233692E" w:rsidR="00A01889" w:rsidRPr="00F4769F" w:rsidRDefault="00363B8C" w:rsidP="00A01889">
+    <w:p w14:paraId="3E0BB94E" w14:textId="5DE42224" w:rsidR="00A01889" w:rsidRPr="00F4769F" w:rsidRDefault="00363B8C" w:rsidP="00A01889">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>113</w:t>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidR="00D256F7">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00A01889" w:rsidRPr="00F4769F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>學年度</w:t>
       </w:r>
       <w:r w:rsidR="00A01889" w:rsidRPr="00F4769F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00706CFB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
@@ -256,88 +265,95 @@
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00C861B3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A12238">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="004866A6" w:rsidRPr="00F4769F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>（以下簡稱乙方）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B0D4DB1" w14:textId="2FA8DEC1" w:rsidR="00905848" w:rsidRPr="00905848" w:rsidRDefault="00905848" w:rsidP="004436A9">
+    <w:p w14:paraId="1B0D4DB1" w14:textId="7C484620" w:rsidR="00905848" w:rsidRPr="00905848" w:rsidRDefault="00905848" w:rsidP="004436A9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
         <w:ind w:right="-164"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F4769F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00706CFB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>職場體驗</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>生</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF41F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>OOO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00C861B3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C2586F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00F4769F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
@@ -807,114 +823,125 @@
       <w:bookmarkStart w:id="2" w:name="_Hlk480196350"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00F4769F">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>乙方之職責：</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="707A6F34" w14:textId="180FAD45" w:rsidR="00433313" w:rsidRPr="00F4769F" w:rsidRDefault="00433313" w:rsidP="00C34B61">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="1094" w:hanging="754"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Hlk233293988"/>
+      <w:bookmarkStart w:id="4" w:name="_Hlk233293931"/>
       <w:r w:rsidRPr="00F4769F">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>依專科以上學校產學合作實施辦法第</w:t>
       </w:r>
       <w:r w:rsidRPr="00F4769F">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00F4769F">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>條成立各級校外</w:t>
       </w:r>
       <w:r w:rsidR="00706CFB">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>職場體驗</w:t>
       </w:r>
       <w:r w:rsidRPr="00F4769F">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>委員會，並負責校外</w:t>
       </w:r>
       <w:r w:rsidR="00706CFB">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>職場體驗</w:t>
       </w:r>
       <w:r w:rsidRPr="00F4769F">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>機制相關任務事項。</w:t>
+        <w:t>機制相關任務事項</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="00F4769F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60AEF64E" w14:textId="7B363F6D" w:rsidR="006E63FD" w:rsidRPr="00F4769F" w:rsidRDefault="00EB5641" w:rsidP="00C34B61">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="1094" w:hanging="754"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Hlk233293995"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F4769F">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>依</w:t>
       </w:r>
       <w:r w:rsidR="006E63FD" w:rsidRPr="00F4769F">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>系科</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="006E63FD" w:rsidRPr="00F4769F">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>發展及專業核心能力妥善規劃校外</w:t>
       </w:r>
       <w:r w:rsidR="00706CFB">
         <w:rPr>
@@ -962,67 +989,77 @@
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>為學生</w:t>
       </w:r>
       <w:r w:rsidR="006E63FD" w:rsidRPr="00F4769F">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>訂定「學生個別</w:t>
       </w:r>
       <w:r w:rsidR="00706CFB">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>職場體驗</w:t>
       </w:r>
       <w:r w:rsidR="006E63FD" w:rsidRPr="00F4769F">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>計畫」。</w:t>
+        <w:t>計畫」</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidR="006E63FD" w:rsidRPr="00F4769F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FBA3C76" w14:textId="65B7C5DA" w:rsidR="00047DA2" w:rsidRPr="00F4769F" w:rsidRDefault="00047DA2" w:rsidP="00C34B61">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="1094" w:hanging="754"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Hlk233294025"/>
+      <w:bookmarkStart w:id="7" w:name="_Hlk233294009"/>
       <w:r w:rsidRPr="00F4769F">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>乙方負責進行</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F4769F">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>甲方</w:t>
       </w:r>
       <w:r w:rsidR="00706CFB">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>職場</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00706CFB">
         <w:rPr>
@@ -1070,67 +1107,77 @@
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>職場體驗</w:t>
       </w:r>
       <w:r w:rsidRPr="00F4769F">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>權益</w:t>
       </w:r>
       <w:r w:rsidR="000A77E3" w:rsidRPr="00F4769F">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>之</w:t>
       </w:r>
       <w:r w:rsidRPr="00F4769F">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>評估。</w:t>
+        <w:t>評估</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidRPr="00F4769F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AFB77EB" w14:textId="4046EA97" w:rsidR="006E63FD" w:rsidRPr="00F4769F" w:rsidRDefault="00047DA2" w:rsidP="00C34B61">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="1094" w:hanging="754"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Hlk233294038"/>
+      <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidRPr="00F4769F">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>乙方應</w:t>
       </w:r>
       <w:r w:rsidR="00433313" w:rsidRPr="00F4769F">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>指派</w:t>
       </w:r>
       <w:r w:rsidR="00706CFB">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>職場體驗</w:t>
       </w:r>
       <w:r w:rsidR="00433313" w:rsidRPr="00F4769F">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -1181,85 +1228,89 @@
         </w:rPr>
         <w:t>合約執行之情形，並</w:t>
       </w:r>
       <w:r w:rsidR="005A0479" w:rsidRPr="00F4769F">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>與甲方共同</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="005A0479" w:rsidRPr="00F4769F">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>輔導</w:t>
       </w:r>
       <w:r w:rsidR="00905848">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>丙方</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="8"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="005A0479" w:rsidRPr="00F4769F">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67D1654D" w14:textId="2049705C" w:rsidR="00836332" w:rsidRPr="00F4769F" w:rsidRDefault="00706CFB" w:rsidP="00C34B61">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="425" w:right="28" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Hlk233294056"/>
+      <w:bookmarkEnd w:id="4"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>職場體驗</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidR="00836332" w:rsidRPr="00F4769F">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>期間</w:t>
       </w:r>
       <w:r w:rsidR="004B7300" w:rsidRPr="00F4769F">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r w:rsidR="00836332" w:rsidRPr="0058501D">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>自民國</w:t>
       </w:r>
       <w:r w:rsidR="00836332" w:rsidRPr="0058501D">
@@ -1628,51 +1679,51 @@
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>地點。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="377473F6" w14:textId="594A4C33" w:rsidR="00631A14" w:rsidRPr="00F4769F" w:rsidRDefault="00A33C25" w:rsidP="00C34B61">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="num" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="425" w:right="28" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Hlk480196629"/>
+      <w:bookmarkStart w:id="10" w:name="_Hlk480196629"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00F4769F">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>每日</w:t>
       </w:r>
       <w:r w:rsidR="00706CFB">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>職場體驗</w:t>
       </w:r>
       <w:r w:rsidRPr="00F4769F">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>時間</w:t>
       </w:r>
@@ -1800,51 +1851,51 @@
       </w:r>
       <w:r w:rsidR="002A7627" w:rsidRPr="00F4769F">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r w:rsidR="002B2D22" w:rsidRPr="0058501D">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>自○○：○○起，至○○：○○止，計○○小時</w:t>
       </w:r>
       <w:r w:rsidR="00DD4056" w:rsidRPr="0058501D">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p w14:paraId="5A7C8EB0" w14:textId="51F64E72" w:rsidR="006422AF" w:rsidRPr="00F4769F" w:rsidRDefault="00706CFB" w:rsidP="00C34B61">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="num" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="425" w:right="28" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -1895,51 +1946,51 @@
         </w:rPr>
         <w:t>辦理</w:t>
       </w:r>
       <w:r w:rsidR="006422AF" w:rsidRPr="00F4769F">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E0F234E" w14:textId="4E7D226E" w:rsidR="006422AF" w:rsidRPr="00F4769F" w:rsidRDefault="00706CFB" w:rsidP="00C34B61">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="1094" w:hanging="754"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Hlk15376243"/>
+      <w:bookmarkStart w:id="11" w:name="_Hlk15376243"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>職場體驗</w:t>
       </w:r>
       <w:r w:rsidR="00EB6D2B" w:rsidRPr="00F4769F">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>給付：</w:t>
       </w:r>
       <w:r w:rsidR="006D6632" w:rsidRPr="0058501D">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>□無</w:t>
       </w:r>
       <w:r w:rsidR="006D6632" w:rsidRPr="0058501D">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
@@ -2017,51 +2068,51 @@
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00EB6D2B" w:rsidRPr="0058501D">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidR="00EB6D2B" w:rsidRPr="0058501D">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>元。</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidR="002C7AE6" w:rsidRPr="0058501D">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>甲方提供之</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>職場體驗</w:t>
       </w:r>
       <w:r w:rsidR="008A12EA" w:rsidRPr="0058501D">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>給付</w:t>
       </w:r>
       <w:r w:rsidR="002C7AE6" w:rsidRPr="0058501D">
@@ -2107,51 +2158,51 @@
         </w:rPr>
         <w:t>並以金融機構轉存方式直接匯入學生帳戶。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55CA6C1C" w14:textId="14B9BEAD" w:rsidR="006422AF" w:rsidRPr="00F4769F" w:rsidRDefault="001272C2" w:rsidP="00C34B61">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="1094" w:hanging="754"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F4769F">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>福利</w:t>
       </w:r>
-      <w:bookmarkStart w:id="5" w:name="_Hlk15376271"/>
+      <w:bookmarkStart w:id="12" w:name="_Hlk15376271"/>
       <w:r w:rsidR="00631A14" w:rsidRPr="00F4769F">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1397C2FF" w14:textId="77777777" w:rsidR="001272C2" w:rsidRPr="0058501D" w:rsidRDefault="001272C2" w:rsidP="00C34B61">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:leftChars="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0058501D">
@@ -2357,52 +2408,52 @@
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0894A90B" w14:textId="22CF374E" w:rsidR="004B7300" w:rsidRPr="00F4769F" w:rsidRDefault="004B7300" w:rsidP="00C34B61">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="num" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="476" w:right="28" w:hanging="476"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Hlk535489057"/>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkStart w:id="13" w:name="_Hlk535489057"/>
+      <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidRPr="00F4769F">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>保險：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00905848" w:rsidRPr="00905848">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>丙方</w:t>
       </w:r>
       <w:r w:rsidRPr="00F4769F">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>於</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00706CFB">
@@ -2493,52 +2544,52 @@
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>相關辦法辦理。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="354DAD49" w14:textId="6D238AEB" w:rsidR="004644C7" w:rsidRPr="00F4769F" w:rsidRDefault="00706CFB" w:rsidP="00C34B61">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="num" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="425" w:right="28" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Hlk480197838"/>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkStart w:id="14" w:name="_Hlk480197838"/>
+      <w:bookmarkEnd w:id="13"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>職場體驗</w:t>
       </w:r>
       <w:r w:rsidR="004644C7" w:rsidRPr="00F4769F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>不適應之輔導轉換方式：</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FFD93EB" w14:textId="69B9B908" w:rsidR="004644C7" w:rsidRPr="00F4769F" w:rsidRDefault="00706CFB" w:rsidP="004644C7">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="num" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="425" w:right="28"/>
@@ -2707,51 +2758,51 @@
         <w:t>職場體驗</w:t>
       </w:r>
       <w:r w:rsidR="004B7300" w:rsidRPr="00F4769F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>爭議協調及處理方式：</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1758CB39" w14:textId="67041EAC" w:rsidR="00905848" w:rsidRDefault="004B7300" w:rsidP="00C34B61">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="1094" w:hanging="754"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Hlk6401477"/>
+      <w:bookmarkStart w:id="15" w:name="_Hlk6401477"/>
       <w:r w:rsidRPr="00905848">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>雙方應約訂爭議處理協調之單位</w:t>
       </w:r>
       <w:r w:rsidR="00905848">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>佛光大學校級</w:t>
       </w:r>
       <w:r w:rsidR="00706CFB">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>職場體驗</w:t>
       </w:r>
       <w:r w:rsidR="00905848">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -2836,52 +2887,52 @@
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>爭議處理過程，應邀集相關人員參與，必要時得邀集勞動相關法律專家學者與會。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F2E2E2E" w14:textId="719EA728" w:rsidR="004B7300" w:rsidRPr="00F4769F" w:rsidRDefault="00706CFB" w:rsidP="00C34B61">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="num" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="425" w:right="28" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Hlk535498859"/>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkStart w:id="16" w:name="_Hlk535498859"/>
+      <w:bookmarkEnd w:id="15"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>職場體驗</w:t>
       </w:r>
       <w:r w:rsidR="004B7300" w:rsidRPr="00F4769F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>成績評核</w:t>
       </w:r>
       <w:r w:rsidR="006F3CEA" w:rsidRPr="00F4769F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>及</w:t>
       </w:r>
       <w:r>
@@ -3037,141 +3088,141 @@
         </w:rPr>
         <w:t>評核</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>職場</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>體驗</w:t>
       </w:r>
       <w:r w:rsidR="004B7300" w:rsidRPr="00F4769F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>成績，</w:t>
       </w:r>
-      <w:bookmarkStart w:id="10" w:name="_Hlk489062510"/>
+      <w:bookmarkStart w:id="17" w:name="_Hlk489062510"/>
       <w:r w:rsidR="004B7300" w:rsidRPr="00F4769F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>經評核成績合格者授予學分</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="17"/>
       <w:r w:rsidR="006F3CEA" w:rsidRPr="00F4769F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>，並得視實際需要發給書面</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>職場體驗</w:t>
       </w:r>
       <w:r w:rsidR="006F3CEA" w:rsidRPr="00F4769F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>證明</w:t>
       </w:r>
       <w:r w:rsidR="006F3CEA" w:rsidRPr="00F4769F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p w14:paraId="04A9B6CB" w14:textId="50A9B5C3" w:rsidR="00A01889" w:rsidRPr="00F4769F" w:rsidRDefault="005C7211" w:rsidP="00C34B61">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="num" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="425" w:right="28" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F4769F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>契約生效、終止及解除</w:t>
       </w:r>
       <w:r w:rsidR="00A01889" w:rsidRPr="00F4769F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EF85303" w14:textId="15724D3A" w:rsidR="002C6556" w:rsidRPr="00F4769F" w:rsidRDefault="002C6556" w:rsidP="00C34B61">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1094" w:hanging="754"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Hlk480198082"/>
+      <w:bookmarkStart w:id="18" w:name="_Hlk480198082"/>
       <w:r w:rsidRPr="00F4769F">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>本契約書自簽署完成之日起生效。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3985026C" w14:textId="5C906BC2" w:rsidR="00772644" w:rsidRPr="00F4769F" w:rsidRDefault="002275A6" w:rsidP="00C34B61">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1094" w:hanging="754"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F4769F">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
@@ -3328,51 +3379,51 @@
       </w:r>
       <w:r w:rsidR="00A00477" w:rsidRPr="00387DA5">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>灣</w:t>
       </w:r>
       <w:r w:rsidR="00905848" w:rsidRPr="00387DA5">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>宜蘭</w:t>
       </w:r>
       <w:r w:rsidR="00A00477" w:rsidRPr="00387DA5">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>地方法院為第一審管轄法院。</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="7FF0CA55" w14:textId="5FB8B50B" w:rsidR="00772644" w:rsidRPr="00387DA5" w:rsidRDefault="00EA025A" w:rsidP="00C34B61">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="num" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="737" w:right="28" w:hanging="737"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00387DA5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -3691,57 +3742,59 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="009341F0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>趙涵捷</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="62EFF817" w14:textId="58986AE8" w:rsidR="00BA3E41" w:rsidRPr="00BA3E41" w:rsidRDefault="00363B8C" w:rsidP="00AC12DF">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:right="960"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Hlk233294739"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>傳播學系主任</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="19"/>
       <w:r w:rsidR="00BA3E41">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00583EC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>牛隆光</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="36C72DD3" w14:textId="2E2938F3" w:rsidR="00A01889" w:rsidRPr="00F4769F" w:rsidRDefault="00A01889" w:rsidP="00AC12DF">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:right="960"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -4040,70 +4093,69 @@
         </w:rPr>
         <w:t xml:space="preserve">　　</w:t>
       </w:r>
       <w:r w:rsidRPr="00F4769F">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>日</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:sectPr w:rsidR="00496AD9" w:rsidRPr="0058501D" w:rsidSect="00866BA5">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1ABD9FB9" w14:textId="77777777" w:rsidR="00ED3CA6" w:rsidRDefault="00ED3CA6" w:rsidP="00E90CF1">
+    <w:p w14:paraId="6345FA03" w14:textId="77777777" w:rsidR="004341E0" w:rsidRDefault="004341E0" w:rsidP="00E90CF1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="180ED3A5" w14:textId="77777777" w:rsidR="00ED3CA6" w:rsidRDefault="00ED3CA6" w:rsidP="00E90CF1">
+    <w:p w14:paraId="0BD2EAFD" w14:textId="77777777" w:rsidR="004341E0" w:rsidRDefault="004341E0" w:rsidP="00E90CF1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="標楷體">
-    <w:altName w:val="DF Kai Shu"/>
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
@@ -4116,80 +4168,80 @@
     <w:charset w:val="88"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="62E151CB" w14:textId="77777777" w:rsidR="00ED3CA6" w:rsidRDefault="00ED3CA6" w:rsidP="00E90CF1">
+    <w:p w14:paraId="601E7608" w14:textId="77777777" w:rsidR="004341E0" w:rsidRDefault="004341E0" w:rsidP="00E90CF1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="55A2FE8E" w14:textId="77777777" w:rsidR="00ED3CA6" w:rsidRDefault="00ED3CA6" w:rsidP="00E90CF1">
+    <w:p w14:paraId="07A969CF" w14:textId="77777777" w:rsidR="004341E0" w:rsidRDefault="004341E0" w:rsidP="00E90CF1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D1D3A1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C144F6B4"/>
     <w:lvl w:ilvl="0" w:tplc="FD1A6582">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1454" w:hanging="480"/>
+        <w:ind w:left="906" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="480"/>
@@ -4592,134 +4644,135 @@
         <w:ind w:left="4676" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5156" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5636" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E802C53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F7643D16"/>
-    <w:lvl w:ilvl="0" w:tplc="69DCBF4A">
+    <w:tmpl w:val="CB726DB2"/>
+    <w:lvl w:ilvl="0" w:tplc="E332A9E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="（%1）"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3882" w:hanging="480"/>
+        <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="標楷體" w:hint="default"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="960" w:hanging="480"/>
+        <w:ind w:left="-2442" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="480"/>
+        <w:ind w:left="-1962" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1920" w:hanging="480"/>
+        <w:ind w:left="-1482" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%5、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2400" w:hanging="480"/>
+        <w:ind w:left="-1002" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="480"/>
+        <w:ind w:left="-522" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3360" w:hanging="480"/>
+        <w:ind w:left="-42" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3840" w:hanging="480"/>
+        <w:ind w:left="438" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="480"/>
+        <w:ind w:left="918" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="624B29F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F7643D16"/>
     <w:lvl w:ilvl="0" w:tplc="69DCBF4A">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="（%1）"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3882" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="標楷體" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
@@ -5005,94 +5058,96 @@
     <w:rsid w:val="002E1A4E"/>
     <w:rsid w:val="002F23BC"/>
     <w:rsid w:val="002F38F9"/>
     <w:rsid w:val="0030414F"/>
     <w:rsid w:val="00311BF0"/>
     <w:rsid w:val="0031461E"/>
     <w:rsid w:val="003222D2"/>
     <w:rsid w:val="003225DD"/>
     <w:rsid w:val="003436FC"/>
     <w:rsid w:val="003527F5"/>
     <w:rsid w:val="00363B8C"/>
     <w:rsid w:val="00387DA5"/>
     <w:rsid w:val="00390909"/>
     <w:rsid w:val="00390C15"/>
     <w:rsid w:val="003A63D3"/>
     <w:rsid w:val="003A6AC8"/>
     <w:rsid w:val="003B1D8E"/>
     <w:rsid w:val="003B65A6"/>
     <w:rsid w:val="003D0CB2"/>
     <w:rsid w:val="003D2250"/>
     <w:rsid w:val="003F179A"/>
     <w:rsid w:val="003F3C51"/>
     <w:rsid w:val="004007BE"/>
     <w:rsid w:val="00414826"/>
     <w:rsid w:val="00433313"/>
+    <w:rsid w:val="004341E0"/>
     <w:rsid w:val="00434726"/>
     <w:rsid w:val="004424BB"/>
     <w:rsid w:val="004436A9"/>
     <w:rsid w:val="00444D3A"/>
     <w:rsid w:val="004472D7"/>
     <w:rsid w:val="004644C7"/>
     <w:rsid w:val="00465A61"/>
     <w:rsid w:val="00470F6C"/>
     <w:rsid w:val="004866A6"/>
     <w:rsid w:val="00495F4D"/>
     <w:rsid w:val="00496AD9"/>
     <w:rsid w:val="004A033F"/>
     <w:rsid w:val="004B7300"/>
     <w:rsid w:val="004E277B"/>
     <w:rsid w:val="004E6398"/>
     <w:rsid w:val="004F3269"/>
     <w:rsid w:val="004F5EC5"/>
     <w:rsid w:val="005051E8"/>
     <w:rsid w:val="00523D80"/>
     <w:rsid w:val="00564458"/>
     <w:rsid w:val="00577668"/>
     <w:rsid w:val="00582C23"/>
     <w:rsid w:val="00583EC5"/>
     <w:rsid w:val="0058501D"/>
     <w:rsid w:val="005A0479"/>
     <w:rsid w:val="005A1233"/>
     <w:rsid w:val="005A6647"/>
     <w:rsid w:val="005B3373"/>
     <w:rsid w:val="005C58AC"/>
     <w:rsid w:val="005C7211"/>
     <w:rsid w:val="005D44C1"/>
     <w:rsid w:val="005F43C5"/>
     <w:rsid w:val="005F561C"/>
     <w:rsid w:val="006062B4"/>
     <w:rsid w:val="00631A14"/>
     <w:rsid w:val="006422AF"/>
     <w:rsid w:val="00642F7E"/>
     <w:rsid w:val="00644627"/>
     <w:rsid w:val="00647481"/>
     <w:rsid w:val="00654838"/>
     <w:rsid w:val="006604D1"/>
     <w:rsid w:val="0067038F"/>
     <w:rsid w:val="00685AE9"/>
     <w:rsid w:val="00687E05"/>
+    <w:rsid w:val="00695EF4"/>
     <w:rsid w:val="006D6632"/>
     <w:rsid w:val="006E3E58"/>
     <w:rsid w:val="006E63FD"/>
     <w:rsid w:val="006F3CEA"/>
     <w:rsid w:val="00703DF8"/>
     <w:rsid w:val="0070469A"/>
     <w:rsid w:val="00706CFB"/>
     <w:rsid w:val="00717ABC"/>
     <w:rsid w:val="00717B2B"/>
     <w:rsid w:val="00730666"/>
     <w:rsid w:val="00761255"/>
     <w:rsid w:val="00772644"/>
     <w:rsid w:val="0078486A"/>
     <w:rsid w:val="00792639"/>
     <w:rsid w:val="00795A26"/>
     <w:rsid w:val="007A40AA"/>
     <w:rsid w:val="007A5C43"/>
     <w:rsid w:val="007B7474"/>
     <w:rsid w:val="007D7219"/>
     <w:rsid w:val="007E7CEB"/>
     <w:rsid w:val="008007A9"/>
     <w:rsid w:val="00820774"/>
     <w:rsid w:val="008221FE"/>
     <w:rsid w:val="00822A6A"/>
     <w:rsid w:val="008230F2"/>
@@ -5141,55 +5196,57 @@
     <w:rsid w:val="00B374EB"/>
     <w:rsid w:val="00B478FA"/>
     <w:rsid w:val="00B77B28"/>
     <w:rsid w:val="00B93876"/>
     <w:rsid w:val="00BA3E41"/>
     <w:rsid w:val="00BC3AC9"/>
     <w:rsid w:val="00BF2299"/>
     <w:rsid w:val="00C17199"/>
     <w:rsid w:val="00C2586F"/>
     <w:rsid w:val="00C34B61"/>
     <w:rsid w:val="00C40C53"/>
     <w:rsid w:val="00C41CBD"/>
     <w:rsid w:val="00C44876"/>
     <w:rsid w:val="00C45171"/>
     <w:rsid w:val="00C46C2D"/>
     <w:rsid w:val="00C70017"/>
     <w:rsid w:val="00C84D11"/>
     <w:rsid w:val="00C861B3"/>
     <w:rsid w:val="00C9668F"/>
     <w:rsid w:val="00CC6FA0"/>
     <w:rsid w:val="00CD4328"/>
     <w:rsid w:val="00CE2B45"/>
     <w:rsid w:val="00CE47CF"/>
     <w:rsid w:val="00D07379"/>
     <w:rsid w:val="00D219F9"/>
+    <w:rsid w:val="00D256F7"/>
     <w:rsid w:val="00D25B98"/>
     <w:rsid w:val="00D3142D"/>
     <w:rsid w:val="00D35B61"/>
     <w:rsid w:val="00D57C88"/>
     <w:rsid w:val="00DD4056"/>
+    <w:rsid w:val="00DF41F5"/>
     <w:rsid w:val="00E11593"/>
     <w:rsid w:val="00E116C7"/>
     <w:rsid w:val="00E31393"/>
     <w:rsid w:val="00E35962"/>
     <w:rsid w:val="00E477E8"/>
     <w:rsid w:val="00E57B7C"/>
     <w:rsid w:val="00E90CF1"/>
     <w:rsid w:val="00E96D96"/>
     <w:rsid w:val="00EA025A"/>
     <w:rsid w:val="00EB5641"/>
     <w:rsid w:val="00EB6D2B"/>
     <w:rsid w:val="00EC7C19"/>
     <w:rsid w:val="00ED0CA5"/>
     <w:rsid w:val="00ED3CA6"/>
     <w:rsid w:val="00EF09B7"/>
     <w:rsid w:val="00F0145D"/>
     <w:rsid w:val="00F113D3"/>
     <w:rsid w:val="00F155C8"/>
     <w:rsid w:val="00F27D51"/>
     <w:rsid w:val="00F33B99"/>
     <w:rsid w:val="00F4769F"/>
     <w:rsid w:val="00F643EF"/>
     <w:rsid w:val="00F93390"/>
     <w:rsid w:val="00F97605"/>
     <w:rsid w:val="00FA7965"/>
@@ -6174,54 +6231,54 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>290</Words>
-  <Characters>1653</Characters>
+  <Characters>1656</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1940</CharactersWithSpaces>
+  <CharactersWithSpaces>1943</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>林修平</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>